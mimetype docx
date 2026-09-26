--- v0 (2026-05-12)
+++ v1 (2026-09-26)
@@ -1,648 +1,648 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
-[...2 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
-  <Default ContentType="image/svg+xml" Extension="svg"/>
-[...6 lines deleted...]
-  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml" PartName="/word/webSettings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='utf-8'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
     <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 6"/>
+        <w:pStyle w:val="Para 7"/>
         <w:pageBreakBefore w:val="off"/>
       </w:pPr>
       <w:r>
         <w:t>目    录</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_293_html">
         <w:r>
           <w:t>软件安装</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_294_html">
         <w:r>
           <w:t>环境要求</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="0 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_295_html">
         <w:r>
           <w:t>安装步骤</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="0 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_296_html">
         <w:r>
           <w:t>运行软件</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="0 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_297_html">
         <w:r>
           <w:t>软件相关介绍</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_299_html">
         <w:r>
           <w:t>新建结算</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_300_html">
         <w:r>
           <w:t>进入软件</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_301_html">
         <w:r>
           <w:t>新建结算</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_302_html">
         <w:r>
           <w:t>设置项目结构</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="0 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_298_html">
         <w:r>
           <w:t>项目概况</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="0 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_303_html">
         <w:r>
           <w:t>项目汇总表</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="0 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_304_html">
         <w:r>
           <w:t>分部分项工程</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_305_html">
         <w:r>
           <w:t>分部分项主界面</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_306_html">
         <w:r>
           <w:t>选择清单</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_307_html">
         <w:r>
           <w:t>选择清单</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="0 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_308_html">
         <w:r>
           <w:t>提取清单</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="0 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_309_html">
         <w:r>
           <w:t>选择组价方案</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_310_html">
         <w:r>
           <w:t>清单行右键功能</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_314_html">
         <w:r>
           <w:t>定额行右键功能</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_315_html">
         <w:r>
           <w:t>定额行基本操作</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="0 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_316_html">
         <w:r>
           <w:t>定额换算</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="0 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_317_html">
         <w:r>
           <w:t>分部分项导航</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_318_html">
         <w:r>
           <w:t>分部分项工料机导航栏</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_319_html">
         <w:r>
           <w:t>措施项目</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_320_html">
         <w:r>
           <w:t>总价措施</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_321_html">
         <w:r>
           <w:t>单价措施</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_322_html">
         <w:r>
           <w:t>其他项目</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="0 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_323_html">
         <w:r>
           <w:t>规费税金</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="0 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_324_html">
         <w:r>
           <w:t>工料机汇总</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_325_html">
         <w:r>
           <w:t>工料机汇总</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_326_html">
         <w:r>
           <w:t>工料机汇总右键菜单</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_350_html">
         <w:r>
           <w:t>工料机调差</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_351_html">
         <w:r>
           <w:t>价差设置</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_352_html">
         <w:r>
           <w:t>工料机调差</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_327_html">
         <w:r>
           <w:t>费率设置</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="0 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_328_html">
         <w:r>
           <w:t>导航菜单功能</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_336_html">
         <w:r>
           <w:t>检查</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_353_html">
         <w:r>
           <w:t>导出备案</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_348_html">
         <w:r>
           <w:t>报表</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_338_html">
         <w:r>
           <w:t>专业功能</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_339_html">
         <w:r>
           <w:t>册章综合系数设置</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="0 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_340_html">
         <w:r>
           <w:t>零星材料通用机械</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="0 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_341_html">
         <w:r>
           <w:t>周转材料设定</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="0 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_342_html">
         <w:r>
           <w:t>超高子目设置</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="0 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_343_html">
         <w:r>
           <w:t>查找</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_345_html">
         <w:r>
           <w:t>专业助手</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_346_html">
         <w:r>
           <w:t>易纵助手</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="0 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_347_html">
         <w:r>
           <w:t>五金手册</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="0 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_349_html">
         <w:r>
           <w:t xml:space="preserve"> 易纵logo菜单</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="0 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="1" w:name="Top_of_293_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>软件安装</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="2" w:name="page_content"/>
@@ -1019,74 +1019,74 @@
         <w:t>进入前需插入购买的加密锁，左上角会显示与此加密锁绑定的用户账号，此账号服务期内授权所含的功能模块，会以彩色显示 ，若您同时插有本公司其他产品的加密锁，可以点击左上角头像进行切换。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>这里我们选择进入【结算编制】</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distB="0" distL="0" distR="0" distT="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
-            <wp:extent cx="5727700" cy="4800600"/>
+            <wp:extent cx="5727700" cy="4775200"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr descr="m_3e50e600f2654aa2e3efdf0079fe6b0a_r.png" id="2" name="m_3e50e600f2654aa2e3efdf0079fe6b0a_r.png"/>
+            <wp:docPr descr="m_caa30d5e2f0dea6fa056b659f97fc51c_r.jpg" id="2" name="m_caa30d5e2f0dea6fa056b659f97fc51c_r.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="m_3e50e600f2654aa2e3efdf0079fe6b0a_r.png" id="0" name="m_3e50e600f2654aa2e3efdf0079fe6b0a_r.png"/>
+                    <pic:cNvPr descr="m_caa30d5e2f0dea6fa056b659f97fc51c_r.jpg" id="0" name="m_caa30d5e2f0dea6fa056b659f97fc51c_r.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5727700" cy="4800600"/>
+                      <a:ext cx="5727700" cy="4775200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="15" w:name="Top_of_301_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
@@ -1273,51 +1273,51 @@
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>统计项目各节点造价</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="1 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:pStyle w:val="Para 5"/>
       </w:pPr>
       <w:r>
         <w:t>项目费用快速查看：点击软件界面右下角项目费用可快速查看项目造价</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="1 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="23" w:name="Top_of_304_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
@@ -1564,199 +1564,199 @@
       </w:pPr>
       <w:r>
         <w:t>清单行右键功能</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="36" w:name="Fu_Zhi_Xing__Dui_Xuan_Zhong_De_Q"/>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="1 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>复制行：对选中的清单行（包括对应定额）进行复制，包括定额编码、项目名称、单位、工程量、综合单价等</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>粘贴行：选中需要进行粘贴的清单行，对已经复制的清单行（包括对应定额）进行粘贴</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>剪切行：对选中的清单行（包括对应定额）进行剪切，包括定额编码、项目名称、单位、工程量、综合单价等</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>删除行：对选中的清单行（包括对应定额）进行删除，包括定额编号、项目名称、单位、工程量、综合单价等</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>上移：对选中的清单行（包括对应定额）可以进行往上移动</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:pStyle w:val="Para 5"/>
       </w:pPr>
       <w:r>
         <w:t>下移：对选中的清单行（包括对应定额）可以进行往下移动</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 5"/>
+      </w:pPr>
+      <w:r>
+        <w:t>添加临时清单：补充一条非国标清单编号的子目作为临时清单</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:pStyle w:val="Para 5"/>
       </w:pPr>
       <w:r>
-        <w:t>添加临时清单：补充一条非国标清单编号的子目作为临时清单</w:t>
-[...6 lines deleted...]
-          <w:numId w:val="15"/>
+        <w:t>插入清单：同选择清单</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:pStyle w:val="Para 5"/>
       </w:pPr>
       <w:r>
-        <w:t>插入清单：同选择清单</w:t>
-[...6 lines deleted...]
-          <w:numId w:val="28"/>
+        <w:t>按清单名称生成主材：根据清单名称生成相对于的主材</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:pStyle w:val="Para 5"/>
       </w:pPr>
       <w:r>
-        <w:t>按清单名称生成主材：根据清单名称生成相对于的主材</w:t>
-[...6 lines deleted...]
-          <w:numId w:val="20"/>
+        <w:t>添加临时定额：同【选择组价方案】</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:pStyle w:val="Para 5"/>
       </w:pPr>
       <w:r>
-        <w:t>添加临时定额：同【选择组价方案】</w:t>
-[...6 lines deleted...]
-          <w:numId w:val="22"/>
+        <w:t>工程量批量调整：对选中的清单行或定额行进行工程量批量调整，批量调整结算工程量，可批量乘系数或直接输入工程量</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:pStyle w:val="Para 5"/>
       </w:pPr>
       <w:r>
-        <w:t>工程量批量调整：对选中的清单行或定额行进行工程量批量调整，批量调整结算工程量，可批量乘系数或直接输入工程量</w:t>
-[...6 lines deleted...]
-          <w:numId w:val="3"/>
+        <w:t>导出Excel：可以把分部分项内容以Excel格式导出</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:pStyle w:val="Para 5"/>
       </w:pPr>
       <w:r>
-        <w:t>导出Excel：可以把分部分项内容以Excel格式导出</w:t>
-[...10 lines deleted...]
-      <w:r>
         <w:t>全选打印分析：分部分项编制可全选打印</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="37" w:name="Top_of_314_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>定额行右键功能</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="38" w:name="page_content_5"/>
       <w:pPr>
@@ -1775,215 +1775,215 @@
       </w:pPr>
       <w:r>
         <w:t>定额行基本操作</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="40" w:name="Fu_Zhi_Xing__Dui_Xuan_Zhong_De_D"/>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="1 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>复制行：对选中的定额行进行复制，包括项目名称、单位、工程量、综合单价等</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>粘贴行：选中需要进行粘贴的定额行，对已经进行复制的定额行进行粘贴</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>剪切行：对选中的定额行进行剪切，包括项目名称、单位、工程量、综合单价等</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>删除行：对选中的定额行进行删除，包括项目名称、单位、工程量、综合单价等</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>上移：对选中的定额可以上移</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>下移：对选中的定额可以下移</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>插入定额：同【选择组价方案】</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>按定额名称生成主材：根据定额名称生成相对应的主材</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>添加临时定额：同【选择组价方案】中的【临时定额】</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>复制清单工程量 ：快捷键F10；当套取定额单位与清单单位不一致时，可使用 此功能，将清单工程量复制到定额工程量中</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>定额工程量编辑支持表达式，可以使用QDL(大小写不限)，代表清单工程量</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>工程量批量调整：同清单行右键功能</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>显示工作内容：可以查看定额中的工作内容</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>导出Excel：同清单行右键功能</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>全选打印分析：同清单行右键功能</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="41" w:name="Top_of_316_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>定额换算</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
@@ -2086,162 +2086,162 @@
       </w:pPr>
       <w:r>
         <w:t>分部分项导航</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="44" w:name="Fen_Ji_Xian_Shi__Fen_Bu_Fen_Xian"/>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="1 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>分级显示：分部分项界面可按分部、清单、定额、工料机四级模式分部进行显示</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>颜色：可以自主选择颜色填充每一行</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>上移、下移、导出Excel：同清单、定额行右键功能相同</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>从Excel导入：选择需要导入的EXCEL文件，选择EXCEL的数据页签及导入当前单位工程的分部分项页面或措施项目页面，即可导入EXCEL。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="1 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="45" w:name="Top_of_318_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>分部分项工料机导航栏</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="46" w:name="Tian_Jia_Gong_Liao_Ji__Ke_Yi_Zhi"/>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="1 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>添加工料机：可以直接在此定额下新增一条系统库内的工料机</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>删除工料机：可以直接在此定额下删除一条系统库内的工料机</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>替换工料机：可以直接在此定额下替换一条系统库内的工料机，也可以直接在被替换的工料机编码中手动输入需要替换的工料机编码</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="47" w:name="Top_of_319_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>措施项目</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
@@ -2280,64 +2280,64 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>总价措施包含四项费用（环境保护、文明施工、临时设施、安全施工）及其他总价措施项目</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>一般项目中总价措施均在整体项目中，需将项目结构切换到整体项目节点</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="1 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:pStyle w:val="Para 5"/>
       </w:pPr>
       <w:r>
         <w:t>【设置计算基数】：选择调整所有行或选中行，通过软件中内置的费用代码选择《费用名称》，填入相应费率</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:pStyle w:val="Para 5"/>
       </w:pPr>
       <w:r>
         <w:t>【填报安措费用】：在已有分部分项工程费的前提下，安全防护、文明施工措施项目一键填报</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="1 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="51" w:name="Top_of_321_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
@@ -2389,99 +2389,99 @@
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
       <w:bookmarkEnd w:id="54"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>根据项目实际施工情况编辑</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="1 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>暂列金额：招标人在工程量清单中暂定并包括在合同价款中的一笔款项。用于工程合同签订时尚未确定或者不可预见的所需材料、工程设备、服务的采购，施工中可能发生的工程变更、合同约定调整因素出现时的合同价款调整以及发生的索赔、现场签证确认等的费用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>暂估价：招标人在工程量清单中提供的用于支付必然发生但暂时不能确定价格的材料、工程设备的单价以及专业工程的金额。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>零星工作项目（计日工）：在施工过程中，承包人完成发包人提出的工程合同范围以外的零星项目或工作，按合同中约定的单价计价的一种方式。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>总承包服务费：在施工过程中，承包人完成发包人提出的工程合同范围以外的零星项目或工作，按合同中约定的单价计价的一种方式。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>工、料、机价差调整额：所有设置需要计算价差的人材机，会统一汇总至工、料、机价差调整额</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="55" w:name="Top_of_323_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>规费税金</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
@@ -2596,155 +2596,155 @@
       </w:pPr>
       <w:r>
         <w:t>工料机汇总右键菜单</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="62" w:name="Xuan_Ze_Jia_Ge_Bao__Xuan_Ze_Xu_Y"/>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
       <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="1 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:pStyle w:val="Para 5"/>
       </w:pPr>
       <w:r>
         <w:t>选择价格包：选择需要导入或覆盖的价格包类型和时间</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>按多月平均值载价：多选需要导入或覆盖的价格包类型和时间，软件自动对所选价格包中对应的工料机价格进行加权平均计算</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>加载总站信息价：导入上海定额总站按期发布的excel价格包（某些总站价格包可能因为格式问题无法导入）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>价格清零：可对已有价格的工料机，进行价格清零。支持部分或全部清零。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>保存用户价格：保存当前工程中工料机的价格，后缀名为*yhjg的文件</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>载入用户价格：加载已经保存的价格文件，后缀名为*yhjg的文件</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>浮动率调价：可对需要调整的工料机按类型批量调整浮动率</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>来源分析：可反查此条工料机的清单来源</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>价格包管理：管理价格包数据，可下载最新的价格包</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>材料税率调整：根据相关发文要求，批量调整材料折算率：除税价不变根据最新的折算率调整含税价，同时支持含税价不变根据最新的折算率调整除税价（目前软件按（沪建市管[2019]19号文规定），响应最新《上海市建设工程各类材料增值税率的折算率表》要求。2019年4月1日起实施）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="63" w:name="Top_of_350_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>工料机调差</w:t>
       </w:r>
       <w:bookmarkEnd w:id="63"/>
@@ -2835,116 +2835,116 @@
         <w:pStyle w:val="1 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>设置结算价与基期价差额调整</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="1 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="1 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>载入基期价：基期价选择需要导入或覆盖的价格包类型和时间，选择完成后提示覆盖原价格或0价格</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>载入价差结算价：价差结算价选择需要导入或覆盖的价格包类型和时间，选择完成后提示覆盖原价格或0价格</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>按多月平均值载入基期价：基期价多选需要导入或覆盖的价格包类型和时间，软件自动对所选价格包中对应的工料机价格进行加权平均计算，选择完成后提示覆盖原价格或0价格</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>按多月平均值载入价差结算价：价差结算价多选需要导入或覆盖的价格包类型和时间，软件自动对所选价格包中对应的工料机价格进行加权平均计算，选择完成后提示覆盖原价格或0价格</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>批量设置风险幅度范围：对选中行或者所有行，进行批量设置风险幅度范围，可选择是否调差</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="1 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:pStyle w:val="Para 5"/>
       </w:pPr>
       <w:r>
         <w:t>来源分析：可反查此条工料机的清单来源</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="69" w:name="Top_of_327_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>费率设置</w:t>
       </w:r>
       <w:bookmarkEnd w:id="69"/>
@@ -3020,68 +3020,68 @@
       </w:r>
       <w:bookmarkEnd w:id="73"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="74" w:name="Xiang_Mu_Bian_Ji_Wan_Cheng_Hou_K"/>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
       <w:bookmarkEnd w:id="74"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>项目编辑完成后可进行标书检查，也可在编辑过程中使用</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:pStyle w:val="Para 5"/>
       </w:pPr>
       <w:r>
         <w:t>房修项目中输入四项措施费用费率和企业管理利润费率即可执行检查，检查结果出现红色字体，可反查到错误来源</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="1 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:pStyle w:val="Para 5"/>
       </w:pPr>
       <w:r>
         <w:t>新建项目中输入四项措施费率即可执行检查，检查结果出现红色字体，可反查到错误来源</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="1 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="75" w:name="Top_of_353_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
@@ -3154,75 +3154,75 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>双击报表名称中的报表可预览</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>点击报表，鼠标右键可自定义修改标题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="1 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>方案管理：批量选择需要的报表，设置成报表方案，可在报表方案中下拉选择</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>展开：报表可显示展开到整体、单项、单位工程节点</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>设置勾选同名称报表：选择或者取消选中行同名的报表</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="79" w:name="Top_of_338_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>专业功能</w:t>
       </w:r>
       <w:bookmarkEnd w:id="79"/>
@@ -3680,242 +3680,242 @@
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2425700" cy="5676900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:pStyle w:val="Para 5"/>
       </w:pPr>
       <w:r>
         <w:t>另存为进度报量：按工程完成量进行工程进度统计报量</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>输入完成比例，点击确定后即可打开新报量文件</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>生成工程竣工结算标准文件：生成后缀名为*.JGJS的竣工结算标准文件</w:t>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5727700" cy="1981200"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="m_4b563880e6db0b3573459f3baf3ec6e6_r.png" id="4" name="m_4b563880e6db0b3573459f3baf3ec6e6_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="m_4b563880e6db0b3573459f3baf3ec6e6_r.png" id="0" name="m_4b563880e6db0b3573459f3baf3ec6e6_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="1981200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>工程导出：批量导出单项工程另存为一份新的结算文件</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>注：导出的单项工程和整体项目上的合同价不变（和本工程一样）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:pStyle w:val="Para 5"/>
       </w:pPr>
       <w:r>
         <w:t>文件合并：将合并文件中的单项或单位工程合并到基准文件的整体或单项工程下，生成一份新文件</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="1 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>选择好基准文件和合并文件后，点击左侧文件的整体或单项工程，将右侧要合并的单项或单位工程拖至左侧工程中。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 7"/>
+        <w:pStyle w:val="Para 6"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">注：文件的报建号标段号必须一致</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>选项-设置：可勾选字典界面套用工料机时是否载价或项目编码进入编辑状态双击是否显示字典界面或是否弹出借用子目扣减窗口或文件自动备份时间</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>注：软件自动默认20分钟保存一次</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>选项-设置-工程量偏差设置：工程量超过±15，会以颜色警示</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="1 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:pStyle w:val="Para 5"/>
       </w:pPr>
       <w:r>
         <w:t>选项-切换基价包：可切换成与当前页面不同的信息价</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:pStyle w:val="Para 5"/>
       </w:pPr>
       <w:r>
         <w:t>帮助：包含关于工具（查看软件版本号）、使用手册、QQ服务、授权信息</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:h="16837" w:w="11905"/>
-      <w:pgMar w:top="1440" w:left="1440" w:right="1440" w:bottom="1440"/>
+      <w:pgMar w:right="1440" w:bottom="1440" w:top="1440" w:left="1440"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="-apple-system"/>
   <w:font w:name="Cambria"/>
   <w:font w:name="Helvetica Neue"/>
   <w:font w:name="Source Code Pro"/>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -4449,59 +4449,59 @@
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:hAnsiTheme="minorHAnsi" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:bidi="zh" w:eastAsia="zh" w:val="zh"/>
+        <w:lang w:val="zh" w:eastAsia="zh" w:bidi="zh"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:lineRule="auto" w:line="276" w:after="0"/>
+        <w:spacing w:line="276" w:after="0" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:styleId="Normal" w:type="paragraph" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="230" w:line="360" w:lineRule="atLeast"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="-apple-system" w:cs="-apple-system" w:eastAsia="-apple-system" w:hAnsi="-apple-system"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:b w:val="off"/>
       <w:bCs w:val="off"/>
       <w:i w:val="off"/>
       <w:iCs w:val="off"/>
       <w:color w:val="24292E"/>
       <w:shd w:fill="auto"/>
       <w:u w:val="none"/>
       <w:dstrike w:val="off"/>
       <w:strike w:val="off"/>
       <w:caps w:val="off"/>
       <w:smallCaps w:val="off"/>
@@ -4517,79 +4517,79 @@
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="230"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="-apple-system" w:cs="-apple-system" w:eastAsia="-apple-system" w:hAnsi="-apple-system"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:b w:val="off"/>
       <w:bCs w:val="off"/>
       <w:i w:val="off"/>
       <w:iCs w:val="off"/>
       <w:color w:val="24292E"/>
       <w:shd w:fill="auto"/>
       <w:u w:val="none"/>
       <w:dstrike w:val="off"/>
       <w:strike w:val="off"/>
       <w:caps w:val="off"/>
       <w:smallCaps w:val="off"/>
       <w:shadow w:val="off"/>
       <w:spacing w:val="0"/>
       <w:vertAlign w:val="baseline"/>
       <w:bdr w:space="0" w:sz="0" w:val="none" w:color="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Para 2" w:type="paragraph">
-    <w:name w:val="Para 2"/>
+  <w:style w:styleId="Heading 1" w:type="paragraph">
+    <w:name w:val="Heading 1"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="216" w:before="216" w:line="576" w:lineRule="atLeast"/>
+      <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:color w:val="222222"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 3" w:type="paragraph">
+    <w:name w:val="Para 3"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="324" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...14 lines deleted...]
-      <w:color w:val="222222"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Para 4" w:type="paragraph">
     <w:name w:val="Para 4"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="-apple-system" w:cs="-apple-system" w:eastAsia="-apple-system" w:hAnsi="-apple-system"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:b w:val="off"/>
       <w:bCs w:val="off"/>
       <w:i w:val="off"/>
       <w:iCs w:val="off"/>
       <w:color w:val="24292E"/>
       <w:shd w:fill="auto"/>
       <w:u w:val="none"/>
       <w:dstrike w:val="off"/>
       <w:strike w:val="off"/>
       <w:caps w:val="off"/>
       <w:smallCaps w:val="off"/>
@@ -4610,125 +4610,125 @@
       <w:rFonts w:ascii="-apple-system" w:cs="-apple-system" w:eastAsia="-apple-system" w:hAnsi="-apple-system"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:b w:val="off"/>
       <w:bCs w:val="off"/>
       <w:i w:val="off"/>
       <w:iCs w:val="off"/>
       <w:color w:val="24292E"/>
       <w:shd w:fill="auto"/>
       <w:u w:val="none"/>
       <w:dstrike w:val="off"/>
       <w:strike w:val="off"/>
       <w:caps w:val="off"/>
       <w:smallCaps w:val="off"/>
       <w:shadow w:val="off"/>
       <w:spacing w:val="0"/>
       <w:vertAlign w:val="baseline"/>
       <w:bdr w:space="0" w:sz="0" w:val="none" w:color="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Para 6" w:type="paragraph">
     <w:name w:val="Para 6"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="576" w:lineRule="atLeast"/>
-[...15 lines deleted...]
-    <w:pPr>
       <w:spacing w:line="261" w:lineRule="atLeast"/>
       <w:shd w:color="auto" w:fill="F8F8F8" w:val="clear"/>
       <w:pBdr>
         <w:left w:space="9"/>
         <w:top w:space="9"/>
         <w:right w:space="9"/>
         <w:bottom w:space="9"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Source Code Pro" w:cs="Source Code Pro" w:eastAsia="Source Code Pro" w:hAnsi="Source Code Pro"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
       <w:color w:val="333333"/>
       <w:shd w:fill="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 7" w:type="paragraph">
+    <w:name w:val="Para 7"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="576" w:lineRule="atLeast"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:b w:val="on"/>
+      <w:bCs w:val="on"/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text0" w:type="character">
     <w:name w:val="0 Text"/>
     <w:rPr>
       <w:i w:val="on"/>
       <w:iCs w:val="on"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text1" w:type="character">
     <w:name w:val="1 Text"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="0 Block" w:type="paragraph">
     <w:name w:val="0 Block"/>
     <w:pPr>
       <w:spacing w:line="324" w:lineRule="atLeast"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:styleId="1 Block" w:type="paragraph">
     <w:name w:val="1 Block"/>
     <w:basedOn w:val="0 Block"/>
     <w:pPr>
       <w:spacing w:after="230" w:line="360" w:lineRule="atLeast"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='utf-8'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="http://www.geekray.cn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="fontTable.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId4"/><Relationship Target="media/m_edd40efae105cb21c324c89ad45dd27d_r.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="media/m_5004e608e6389269b4c283da345dd5a0_r.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/m_3e50e600f2654aa2e3efdf0079fe6b0a_r.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/m_4b563880e6db0b3573459f3baf3ec6e6_r.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="webSettings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId3"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_5004e608e6389269b4c283da345dd5a0_r.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_caa30d5e2f0dea6fa056b659f97fc51c_r.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_4b563880e6db0b3573459f3baf3ec6e6_r.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geekray.cn" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_edd40efae105cb21c324c89ad45dd27d_r.png"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version='1.0' encoding='utf-8'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>calibre</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
   <HyperlinksChanged>false</HyperlinksChanged>
   <LinksUpToDate>true</LinksUpToDate>
   <ScaleCrop>false</ScaleCrop>
   <SharedDoc>false</SharedDoc>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:revision></cp:revision>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>结算编制</dc:title>