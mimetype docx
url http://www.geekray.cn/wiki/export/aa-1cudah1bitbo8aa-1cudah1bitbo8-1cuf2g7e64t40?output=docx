--- v0 (2026-05-12)
+++ v1 (2026-09-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
-[...17 lines deleted...]
-  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='utf-8'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
     <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 6"/>
         <w:pageBreakBefore w:val="off"/>
       </w:pPr>
       <w:r>
         <w:t>目    录</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1106,74 +1106,74 @@
         <w:t>进入前需插入购买的加密锁，左上角会显示与此加密锁绑定的用户账号，此账号服务期内授权所含的功能模块，会以彩色显示，若您同时插有本公司其他产品的加密锁，可以点击左上角头像进行切换。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>这里我们选择进入【投标编制】</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distB="0" distL="0" distR="0" distT="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
-            <wp:extent cx="5727700" cy="4800600"/>
+            <wp:extent cx="5727700" cy="4775200"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr descr="m_fee1c4c4bb6e3c42da4e511788004eeb_r.png" id="3" name="m_fee1c4c4bb6e3c42da4e511788004eeb_r.png"/>
+            <wp:docPr descr="m_59e2012f79d01196613187f8db4a982e_r.jpg" id="3" name="m_59e2012f79d01196613187f8db4a982e_r.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="m_fee1c4c4bb6e3c42da4e511788004eeb_r.png" id="0" name="m_fee1c4c4bb6e3c42da4e511788004eeb_r.png"/>
+                    <pic:cNvPr descr="m_59e2012f79d01196613187f8db4a982e_r.jpg" id="0" name="m_59e2012f79d01196613187f8db4a982e_r.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5727700" cy="4800600"/>
+                      <a:ext cx="5727700" cy="4775200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="15" w:name="Top_of_224_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
@@ -1281,51 +1281,51 @@
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>统计项目各节点造价</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:pStyle w:val="Para 5"/>
       </w:pPr>
       <w:r>
         <w:t>项目费用快速查看：点击软件界面右下角项目费用可快速查看项目造价</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="21" w:name="Top_of_227_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
@@ -1660,196 +1660,196 @@
       </w:pPr>
       <w:r>
         <w:t>定额行基本操作</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="36" w:name="Fu_Zhi_Xing__Dui_Xuan_Zhong_De_D"/>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>复制行：对选中的定额行进行复制，包括项目名称、单位、工程量、综合单价等</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>粘贴行：选中需要进行粘贴的定额行，对已经进行复制的定额行进行粘贴</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>剪切行：对选中的定额行进行剪切，包括项目名称、单位、工程量、综合单价等</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>删除行：对选中的定额行进行删除，包括项目名称、单位、工程量、综合单价等</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>上移：对选中的定额可以上移</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>下移：对选中的定额可以下移</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>插入定额：同【选择组价方案】</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>按定额名称生成主材：根据定额名称生成相对应的主材</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>添加临时定额：同【选择组价方案】中的【临时定额】</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>复制清单工程量 ：快捷键F10；当套取定额单位与清单单位不一致时，可使用此功能，将清单工程量复制到定额工程量中</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>定额工程量编辑支持表达式，可以使用QDL(大小写不限)，代表清单工程量</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>工程量批量调整：对选中的定额行进行工程量批量调整，可批量乘系数或直接输入工程量</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:pStyle w:val="Para 5"/>
       </w:pPr>
       <w:r>
         <w:t>导出Excel：同清单行右键功能</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="37" w:name="Top_of_239_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>定额换算</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
@@ -1956,75 +1956,75 @@
       </w:pPr>
       <w:r>
         <w:t>分部分项导航</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="40" w:name="Fen_Ji_Xian_Shi__Fen_Bu_Fen_Xian"/>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>分级显示：分部分项界面可按分部、清单、定额、工料机四级模式分部进行显示</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>颜色：可以自主选择颜色填充每一行</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>上移、下移、导出Excel：同定额行右键功能相同</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="41" w:name="Top_of_241_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>分部分项工料机导航栏</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
@@ -2146,68 +2146,68 @@
         <w:t/>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>总价措施包含四项费用（环境保护、文明施工、临时设施、安全施工）及其他总价措施项目</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>一般项目中总价措施均在整体项目中，需将项目结构切换到整体项目节点</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>【设置计算基数】：选择调整所有行或选中行，通过软件中内置的费用代码选择《费用名称》，填入相应费率</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="1 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:pStyle w:val="Para 5"/>
       </w:pPr>
       <w:r>
         <w:t>【填报安措费用】：在已有分部分项工程费的前提下，安全防护、文明施工措施项目一键填报</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="47" w:name="Top_of_244_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
@@ -2436,369 +2436,369 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>项目文件中各节点的工料机汇总或整个项目的工料机汇总</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>注：在进行工料机价格调整时，务必注意所选择的项目节点</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>浮动率调价：可对需要调整的工料机按类型批量调整浮动率</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>选择价格包：选择需要导入或覆盖的价格包类型和时间</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>导入总站价格：导入上海定额总站按期发布的excel价格包（某些总站价格包可能因为格式问题无法导入）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>价格清零：可对已有价格的工料机，进行价格清零。支持部分或全部清零。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>重新计算：重新计算调整后的价格信息（当已调价完成切换出工料机汇总页面时也会提示是否重新计算）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="57" w:name="Top_of_249_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>工料机汇总右键菜单</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="58" w:name="Xuan_Ze_Jia_Ge_Bao__Xuan_Ze_Xu_Y"/>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
       <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>选择价格包：选择需要导入或覆盖的价格包类型和时间</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>按多月平均值载价：多选需要导入或覆盖的价格包类型和时间，软件自动对所选价格包中对应的工料机价格进行加权平均计算</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>加载总站信息价：导入上海定额总站按期发布的excel价格包（某些总站价格包可能因为格式问题无法导入）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>价格清零：可对已有价格的工料机，进行价格清零。支持部分或全部清零。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>保存用户价格：保存当前工程中工料机的价格，后缀名为*.yhjg的文件</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>载入用户价格：加载已经保存的价格文件，后缀名为*.yhjg的文件</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>载入其他文件价格：加载其他文件的价格，后缀名为</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>.yhzb2、</w:t>
       </w:r>
       <w:r>
         <w:t>.yhtb2、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>.yhjs2、</w:t>
       </w:r>
       <w:r>
         <w:t>.yhqd3、*.yhsh2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>浮动率调价：可对需要调整的工料机按类型批量调整浮动率</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>来源分析：可反查此条工料机的清单来源</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>价格包管理：管理价格包数据，可下载最新的价格包</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>材料税率调整：根据相关发文要求，批量调整材料折算率：除税价不变根据最新的折算率调整含税价，同时支持含税价不变根据最新的折算率调整除税价（目前软件按（沪建市管[2019]19号文规定），响应最新《上海市建设工程各类材料增值税率的折算率表》要求。2019年4月1日起实施）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="59" w:name="Top_of_250_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>费率设置</w:t>
       </w:r>
       <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="60" w:name="Ge_Zhuan_Ye_Jin_Xing_Fei_Lu_She"/>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
       <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>各专业进行费率设置</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>按专业工程设置费率：统一按项目中各专业进行费率设置（ 仅在工程项目总节点使用）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>参考最新文件规定设置： 默认按照上海市现行发布规范与标准，填入规费与增值税费率</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>应用费率：设置后的费率可以进行费用应用（当已设置完成切换出费率设置页面时软件会自动应用费率 ）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>显示费率说明： 查看最新的上海市现行发布规范与标准中费率说明</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="61" w:name="Top_of_251_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>导航菜单功能</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
@@ -3262,51 +3262,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>项目编辑完成后可进行标书检查，也可在编辑过程中使用</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:pStyle w:val="Para 5"/>
       </w:pPr>
       <w:r>
         <w:t>房修项目中输入四项措施费用费率和企业管理利润费率即可执行检查，检查结果出现红色字体，可反查到错误来源</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:pStyle w:val="Para 5"/>
       </w:pPr>
       <w:r>
         <w:t>新建项目中输入四项措施费率即可执行检查，检查结果出现红色字体，可反查到错误来源</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="81" w:name="Top_of_260_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
@@ -3379,75 +3379,75 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>双击报表名称中的报表可预览</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>点击报表，鼠标右键可自定义修改标题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>方案管理：批量选择需要的报表，设置成报表方案，可在报表方案中下拉选择</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>展开：报表可显示展开到整体、单项、单位工程节点</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>设置勾选同名称报表：选择或者取消选中行同名的报表</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="85" w:name="Top_of_261_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
@@ -3913,193 +3913,193 @@
       </w:pPr>
       <w:r>
         <w:t>易纵logo菜单</w:t>
       </w:r>
       <w:bookmarkEnd w:id="105"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="106" w:name="Ling_Cun_Wei_Jie_Suan_Wen_Jian"/>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
       <w:bookmarkEnd w:id="106"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>另存为结算文件：可把投标文件另存为结算文件，后缀名为yhjs2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>另存为清单预算：可把投标文件另存为清单预算，后缀名为yhqd2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>导入标准文件：可导入后缀名为</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>gclqd的标准数据接口文件，转成后缀名为</w:t>
       </w:r>
       <w:r>
         <w:t>yhtb2的易纵投标过程文件</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:pStyle w:val="Para 5"/>
       </w:pPr>
       <w:r>
         <w:t>文件合并：选择基准文件，再选择被合并文件，选择合并后保存的新文件，勾选需要合并的项目结构；也可以使用自动勾选功能：若两个文件的项目结构一致，当基准文件中单位工程造价为零时，会将被合并文件中此单位工程的造价内容(包括此单位工程中分部分项造价，措施项目造价等)复制过来，点击确定后，完成合并</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>注：招标文件不一致，不能合并</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>更新招标文件：可以更新招标文件，具体更新了哪些内容，可查看答疑说明。房建项目的招标文件后缀名可以选择TBQD或者CZB格式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>选项-设置：可勾选字典界面套用工料机时是否载价或项目编码进入编辑状态双击是否显示字典界面或是否弹出借用子目扣减窗口或文件自动备份时间</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>注：软件自动默认20分钟保存一次</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>选项-切换基价包：可切换成与当前页面不同的信息价</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>帮助：包含关于工具（查看软件版本号）、使用手册、QQ服务、授权信息</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:h="16837" w:w="11905"/>
-      <w:pgMar w:right="1440" w:top="1440" w:left="1440" w:bottom="1440"/>
+      <w:pgMar w:left="1440" w:right="1440" w:top="1440" w:bottom="1440"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="-apple-system"/>
   <w:font w:name="Cambria"/>
   <w:font w:name="Helvetica Neue"/>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -4461,59 +4461,59 @@
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
+        <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi" w:asciiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:eastAsia="zh" w:val="zh" w:bidi="zh"/>
+        <w:lang w:bidi="zh" w:eastAsia="zh" w:val="zh"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="0" w:lineRule="auto" w:line="276"/>
+        <w:spacing w:line="276" w:after="0" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:styleId="Normal" w:type="paragraph" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="230" w:line="360" w:lineRule="atLeast"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="-apple-system" w:cs="-apple-system" w:eastAsia="-apple-system" w:hAnsi="-apple-system"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:b w:val="off"/>
       <w:bCs w:val="off"/>
       <w:i w:val="off"/>
       <w:iCs w:val="off"/>
       <w:color w:val="24292E"/>
       <w:shd w:fill="auto"/>
       <w:u w:val="none"/>
       <w:dstrike w:val="off"/>
       <w:strike w:val="off"/>
       <w:caps w:val="off"/>
       <w:smallCaps w:val="off"/>
@@ -4681,51 +4681,51 @@
     <w:name w:val="1 Block"/>
     <w:basedOn w:val="0 Block"/>
     <w:pPr>
       <w:spacing w:before="230" w:after="230" w:line="360" w:lineRule="atLeast"/>
     </w:pPr>
   </w:style>
   <w:style w:styleId="2 Block" w:type="paragraph">
     <w:name w:val="2 Block"/>
     <w:basedOn w:val="0 Block"/>
     <w:pPr>
       <w:spacing w:after="230" w:line="360" w:lineRule="atLeast"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='utf-8'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_5004e608e6389269b4c283da345dd5a0_r.jpeg" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_88eeb64d7f1f3c885a59a4a904afe6d0_r.jpeg" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_d750cd004aef4ef5e80f20305d63d7a4_r.png" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_81c7b0ffbeba693c42b9a471ca7fc12b_r.png" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geekray.cn" Id="rId11" TargetMode="External"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_9065401168dd8f2779053357f22b4e76_r.png" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_fee1c4c4bb6e3c42da4e511788004eeb_r.png" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_d750cd004aef4ef5e80f20305d63d7a4_r.png" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_88eeb64d7f1f3c885a59a4a904afe6d0_r.jpeg" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_9065401168dd8f2779053357f22b4e76_r.png" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_5004e608e6389269b4c283da345dd5a0_r.jpeg" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geekray.cn" Id="rId11" TargetMode="External"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_59e2012f79d01196613187f8db4a982e_r.jpeg" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_81c7b0ffbeba693c42b9a471ca7fc12b_r.png" Id="rId5"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version='1.0' encoding='utf-8'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>calibre</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
   <HyperlinksChanged>false</HyperlinksChanged>
   <LinksUpToDate>true</LinksUpToDate>
   <ScaleCrop>false</ScaleCrop>
   <SharedDoc>false</SharedDoc>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:revision></cp:revision>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>投标编制</dc:title>